--- v1 (2026-03-02)
+++ v2 (2026-04-17)
@@ -2,68 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CELIAMFA\Desktop\Salud 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DANIELFG\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910"/>
   </bookViews>
   <sheets>
-    <sheet name="20260212112820_unidadesOrganica" sheetId="1" r:id="rId1"/>
+    <sheet name="20260408115809_unidadesOrganica" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="873" uniqueCount="873">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="878" uniqueCount="878">
   <si>
     <t>A03028736 v5-Consejería de Ciencia, Industria y Empleo</t>
   </si>
   <si>
     <t>A03008795 v7-Agencia de Ciencia, Competitividad Empresarial e Innovación</t>
   </si>
   <si>
     <t>A03028953 v6-Fundación para el Fomento en Asturias de la Investigación Científica Aplicada y la Tecnología (FICYT)</t>
   </si>
   <si>
     <t>A03024015 v7-Sociedad de Promoción Exterior del Principado de Asturias, S.A. (ASTUREX)</t>
   </si>
   <si>
     <t>A03023988 v4-Ciudad Industrial Valle del Nalón, S.A.U. (VALNALON)</t>
   </si>
   <si>
     <t>A03023990 v4-Consorcio del Recinto de Ferias y Exposiciones de Asturias</t>
   </si>
   <si>
     <t>A03028875 v7-Dirección General de Empleo y Asuntos Laborales</t>
   </si>
   <si>
     <t>A03003918 v7-Servicio de Ordenación Laboral</t>
   </si>
   <si>
@@ -1455,50 +1452,59 @@
   <si>
     <t>A03028632 v8-Equipo de Orientación Educativa de Suroccidente</t>
   </si>
   <si>
     <t>A03028633 v8-Equipo de Orientación Educativa del Caudal</t>
   </si>
   <si>
     <t>A03028634 v8-Equipo de Orientación Educativa del Nalón</t>
   </si>
   <si>
     <t>A03028635 v8-Equipo Regional Atención al Alumnado con Necesidad Específica de Apoyo Educativo</t>
   </si>
   <si>
     <t>A03028636 v8-Escuela de Arte</t>
   </si>
   <si>
     <t>A03028638 v8-Escuela de Educación Infantil de Riego Arriba</t>
   </si>
   <si>
     <t>A03028639 v8-Escuela Hogar (Belmonte de Miranda)</t>
   </si>
   <si>
     <t>A03028640 v8-Escuela Hogar (Cangas del Narcea)</t>
   </si>
   <si>
+    <t>A03055872 v1-Escuela Infantil de Infiesto</t>
+  </si>
+  <si>
+    <t>A03055692 v1-Escuela Infantil Luis Ochoa de Albornoz de Luarca</t>
+  </si>
+  <si>
+    <t>A03055512 v2-Escuela Infantil Pinín de Navia""</t>
+  </si>
+  <si>
     <t>A03028641 v8-Escuela Oficial de Idiomas (Avilés)</t>
   </si>
   <si>
     <t>A03028642 v8-Escuela Oficial de Idiomas (Cangas del Narcea)</t>
   </si>
   <si>
     <t>A03028643 v8-Escuela Oficial de Idiomas (Gijón)</t>
   </si>
   <si>
     <t>A03028644 v8-Escuela Oficial de Idiomas (Langreo)</t>
   </si>
   <si>
     <t>A03028645 v8-Escuela Oficial de Idiomas (Llanes)</t>
   </si>
   <si>
     <t>A03028646 v8-Escuela Oficial de Idiomas (Mieres)</t>
   </si>
   <si>
     <t>A03028647 v8-Escuela Oficial de Idiomas (Oviedo)</t>
   </si>
   <si>
     <t>A03028648 v8-Escuela Oficial de Idiomas (Valdés)</t>
   </si>
   <si>
     <t>A03028649 v8-Escuela Superior de Arte</t>
@@ -1785,176 +1791,179 @@
   <si>
     <t>A03028344 v3-Servicio de Inspección Educativa</t>
   </si>
   <si>
     <t>A03028310 v3-Consejería de Hacienda, Justicia y Asuntos Europeos</t>
   </si>
   <si>
     <t>A03028869 v3-Dirección General de Asuntos Europeos</t>
   </si>
   <si>
     <t>A03028870 v3-Servicio de Fondos Europeos</t>
   </si>
   <si>
     <t>A03042673 v5-Servicio del Fondo de Transición Justa</t>
   </si>
   <si>
     <t xml:space="preserve">A03019894 v6-Servicio del Fondo Social Europeo Plus </t>
   </si>
   <si>
     <t>A03028867 v4-Dirección General de Patrimonio y Contratación</t>
   </si>
   <si>
     <t>A03003911 v4-Servicio de Contratación Centralizada</t>
   </si>
   <si>
+    <t>A03055894 v1-Servicio de Gestión Patrimonial</t>
+  </si>
+  <si>
     <t>A03003908 v4-Servicio de Patrimonio</t>
   </si>
   <si>
     <t>A03045432 v2-Servicio de Planificación y Ordenación de la Contratación</t>
   </si>
   <si>
-    <t>A03003912 v4-Servicio Técnico de Gestión Patrimonial</t>
-[...35 lines deleted...]
-    <t>A03028866 v6-Servicio de Seguimiento y Control del Sector Público</t>
+    <t>A03003912 v5-Servicio Técnico Patrimonial</t>
   </si>
   <si>
     <t>A03023991 v3-Empresa Pública Sociedad de Servicios del Principado de Asturias, S.A.</t>
   </si>
   <si>
     <t>A03005853 v3-Ente Público de Servicios Tributarios del Principado de Asturias</t>
   </si>
   <si>
     <t>A03005923 v3-Dirección General del Ente Público de Servicios Tributarios del Principado</t>
   </si>
   <si>
     <t>A03055301 v1-Área de Gestión Tributaria</t>
   </si>
   <si>
     <t>A03005927 v3-Área de Inspección</t>
   </si>
   <si>
     <t>A03005926 v3-Área de Recaudación</t>
   </si>
   <si>
     <t>A03055302 v1-Área de Servicios al Administrado</t>
   </si>
   <si>
     <t>A03005928 v3-Área de Servicios Generales</t>
   </si>
   <si>
     <t>A03005929 v3-Área de Tecnología de la Información</t>
   </si>
   <si>
     <t>A03024005 v3-Gestión de Infraestructuras Sanitarias del Principado de Asturias, S.A.U.</t>
   </si>
   <si>
     <t>A03003824 v3-Intervención General del Principado de Asturias</t>
   </si>
   <si>
     <t>A03003895 v3-Servicio de Control Financiero</t>
   </si>
   <si>
+    <t>A03055893 v1-Servicio de Control Financiero de Fondos Europeos Agrícolas</t>
+  </si>
+  <si>
     <t>A03003893 v3-Servicio de Fiscalización e Intervención</t>
   </si>
   <si>
     <t>A03026597 v3-Servicio de Gestión de la Contabilidad</t>
   </si>
   <si>
     <t>A03003896 v3-Unidad de Control Financiero Permanente I</t>
   </si>
   <si>
     <t>A03003897 v3-Unidad de Control Financiero Permanente II</t>
   </si>
   <si>
     <t>A03003898 v3-Unidad de Control Financiero Permanente III</t>
   </si>
   <si>
     <t>A03003822 v3-Secretaría General Técnica</t>
   </si>
   <si>
     <t>A03003888 v3-Servicio de Asesoramiento Jurídico Administrativo</t>
   </si>
   <si>
     <t>A03003887 v3-Servicio de Contratación y Régimen Interior</t>
   </si>
   <si>
     <t>A03028858 v3-Sociedad Asturiana de Estudios Económicos e Industriales, S.A.U. (SADEI)</t>
   </si>
   <si>
     <t>A03024019 v3-Sociedad Regional de Recaudación del Principado de Asturias, S.A.</t>
   </si>
   <si>
     <t>A03028821 v5-Viceconsejería de Justicia</t>
   </si>
   <si>
     <t>A03045433 v2-Servicio de Apoyo Administrativo a la Administración de Justicia</t>
   </si>
   <si>
     <t>A03045434 v2-Servicio de Infraestructuras Judiciales</t>
   </si>
   <si>
     <t>A03022674 v5-Servicio de Justicia del Menor</t>
   </si>
   <si>
     <t>A03022672 v5-Servicio de Relaciones con la Administración de Justicia</t>
   </si>
   <si>
+    <t>A03045412 v3-Viceconsejería de Presupuestos y Financiación Autonómica</t>
+  </si>
+  <si>
+    <t>A03045415 v4-Dirección General de Finanzas y Política Tributaria</t>
+  </si>
+  <si>
+    <t>A03016074 v7-Servicio de Financiación Autonómica y Política Tributaria</t>
+  </si>
+  <si>
+    <t>A03028868 v6-Servicio de Juego</t>
+  </si>
+  <si>
+    <t>A03003905 v7-Servicio de Política Financiera</t>
+  </si>
+  <si>
+    <t>A03003906 v7-Servicio de Supervisión Financiera y Seguros</t>
+  </si>
+  <si>
+    <t>A03003903 v7-Tesorería General</t>
+  </si>
+  <si>
+    <t>A03003899 v7-Servicio de Análisis y Programación</t>
+  </si>
+  <si>
+    <t>A03016076 v8-Servicio de Estadística</t>
+  </si>
+  <si>
+    <t>A03003900 v7-Servicio de Gestión Presupuestaria</t>
+  </si>
+  <si>
+    <t>A03028866 v9-Servicio de Seguimiento del Sector Público</t>
+  </si>
+  <si>
     <t>A03033893 v2-Consejería de Medio Rural y Política Agraria</t>
   </si>
   <si>
     <t>A03033932 v2-Avilés Isla de la Innovación, S.A.</t>
   </si>
   <si>
     <t>A03005860 v2-Comisión Regional del Banco de Tierras</t>
   </si>
   <si>
     <t>A03033902 v3-Dirección General de Agricultura, Agroindustria y Desarrollo Rural</t>
   </si>
   <si>
     <t>A03028914 v4-Servicio de Agroindustria</t>
   </si>
   <si>
     <t>A03033922 v3-Servicio de Desarrollo Rural</t>
   </si>
   <si>
     <t>A03033901 v3-Dirección General de Ganadería y Sanidad Agraria</t>
   </si>
   <si>
     <t>A03041873 v3-Laboratorio de Sanidad Animal y Vegetal</t>
   </si>
   <si>
     <t>A03033921 v3-Servicio de Modernización Agroganadera</t>
@@ -2133,110 +2142,98 @@
   <si>
     <t>A03033928 v10-Servicio de Transportes</t>
   </si>
   <si>
     <t>A03033934 v7-Zona de Actividades Logísticas e Industriales de Asturias, S.A. (ZALIA)</t>
   </si>
   <si>
     <t>A03028308 v2-Consejería de Presidencia, Reto Demográfico, Igualdad y Turismo</t>
   </si>
   <si>
     <t>A03028856 v2-Consorcio Asturiano de Servicios Tecnológicos</t>
   </si>
   <si>
     <t>A03053292 v1-Delegado de Protección de Datos</t>
   </si>
   <si>
     <t>A03028840 v4-Dirección General de Emigración y Políticas de Retorno</t>
   </si>
   <si>
     <t>A03003884 v4-Servicio de Emigración</t>
   </si>
   <si>
     <t>A03033894 v4-Dirección General de Empleo Público</t>
   </si>
   <si>
-    <t>A03033895 v4-Inspección General de Servicios</t>
-[...1 lines deleted...]
-  <si>
     <t>A03033896 v4-Servicio de Administración de Personal</t>
   </si>
   <si>
     <t>A03033897 v4-Servicio de Gestión Económica de Personal</t>
   </si>
   <si>
     <t>A03033898 v5-Servicio de Ordenación y Asesoramiento en Materia de Recursos Humanos</t>
   </si>
   <si>
     <t>A03033899 v4-Servicio de Prevención de Riesgos Laborales</t>
   </si>
   <si>
     <t>A03033900 v4-Servicio de Relaciones Laborales</t>
   </si>
   <si>
     <t>A03045296 v1-Subdirección General de Reorganización y Modernización del Empleo Público</t>
   </si>
   <si>
     <t>A03033936 v5-Dirección General de Estrategia Digital e Inteligencia Artificial</t>
   </si>
   <si>
     <t>A03045312 v1- Servicio de Planificación y Proyectos Digitales</t>
   </si>
   <si>
     <t>A03033941 v7-Servicio de Estrategia en Inteligencia Artificial, Innovación Administrativa y Publicaciones Oficiales</t>
   </si>
   <si>
     <t>A03033939 v5-Servicio de Gestión de Desarrollos Digitales</t>
   </si>
   <si>
     <t>A03028846 v5-Servicio de Infraestructuras TIC</t>
   </si>
   <si>
     <t>A03033940 v6-Servicio de Seguridad, Datos e Inteligencia Artificial</t>
   </si>
   <si>
+    <t>A03055892 v1-Subdirección General para el Impulso de la Implementación de Agentes de Inteligencia Artificial</t>
+  </si>
+  <si>
     <t>A03028745 v2-Dirección General de Igualdad</t>
   </si>
   <si>
     <t>A03028746 v2-Instituto Asturiano de la Mujer</t>
   </si>
   <si>
     <t>A03045295 v1-Servicio de Violencia de Género</t>
   </si>
   <si>
-    <t>A03028786 v3-Dirección General de la Vicepresidencia</t>
-[...10 lines deleted...]
-  <si>
     <t>A03028741 v3-Dirección General de Reto Demográfico</t>
   </si>
   <si>
     <t>A03045313 v1-Servicio de Impulso Demográfico</t>
   </si>
   <si>
     <t>A03024007 v3-Hostelería Asturiana, S.A. (HOASA)</t>
   </si>
   <si>
     <t>A03028851 v4-Instituto Asturiano de Administración Pública Adolfo Posada""</t>
   </si>
   <si>
     <t>A03028852 v4-Secretaría General</t>
   </si>
   <si>
     <t>A03028853 v4-Servicio de Formación</t>
   </si>
   <si>
     <t>A03028854 v4-Escuela de Seguridad Pública del Principado de Asturias</t>
   </si>
   <si>
     <t>A03028855 v4-Servicio de Selección</t>
   </si>
   <si>
     <t>A03024010 v2-Radiotelevisión del Principado de Asturias, S.A.U.</t>
@@ -2244,50 +2241,65 @@
   <si>
     <t>A03003818 v2-Secretaría General Técnica</t>
   </si>
   <si>
     <t>A03045293 v2-Servicio de Apoyo Administrativo y Seguimiento de Fondos Europeos</t>
   </si>
   <si>
     <t>A03003910 v2-Servicio de Asuntos Generales</t>
   </si>
   <si>
     <t xml:space="preserve">A03052692 v1-Servicio de Contratación </t>
   </si>
   <si>
     <t>A03045294 v1-Servicio de Régimen Jurídico</t>
   </si>
   <si>
     <t>A03024016 v3-Sociedad Inmobiliaria del Real Sitio de Covadonga, S.A.</t>
   </si>
   <si>
     <t>A03024018 v3-Sociedad Pública de Gestión y Promoción Turística y Cultural del Principado de Asturias, S.A.U.</t>
   </si>
   <si>
     <t>A03045292 v1-Subdirección General de Reforma de la Administración</t>
   </si>
   <si>
+    <t>A03028786 v4-Viceconsejería de Coordinación de Gobierno.</t>
+  </si>
+  <si>
+    <t>A03033895 v6-Inspección General de Servicios</t>
+  </si>
+  <si>
+    <t>A03028787 v4-Secretariado del Gobierno</t>
+  </si>
+  <si>
+    <t>A03028790 v5-Servicio de Relaciones con la Junta General del Principado de Asturias y Régimen Jurídico</t>
+  </si>
+  <si>
+    <t>A03028788 v4-Servicio Jurídico del Principado de Asturias</t>
+  </si>
+  <si>
     <t>A03028939 v5-Viceconsejería de Turismo</t>
   </si>
   <si>
     <t>A03048433 v1-Servicio de Inspección y Disciplina</t>
   </si>
   <si>
     <t>A03028941 v7-Servicio de Ordenación, Innovación y Calidad</t>
   </si>
   <si>
     <t>A03028943 v6-Servicio de Promoción y Sostenibilidad Turística</t>
   </si>
   <si>
     <t>A03028312 v1-Consejería de Salud</t>
   </si>
   <si>
     <t>A03003846 v2-Dirección General de Salud Pública y Atención a la Salud Mental</t>
   </si>
   <si>
     <t>A03035195 v4-Servicio de Planificación de Salud Mental y Adicciones</t>
   </si>
   <si>
     <t>A03019210 v5-Servicio de Vigilancia de la Salud y Respuesta a Emergencias Sanitarias</t>
   </si>
   <si>
     <t>A03028893 v3-Subdirección General de Salud Pública</t>
@@ -2635,50 +2647,53 @@
     <t>A03033938 v4-Instituto Asturiano de la Juventud</t>
   </si>
   <si>
     <t>A03045340 v1-Dirección General de Memoria Democrática</t>
   </si>
   <si>
     <t>A03028841 v5-Instituto de la Memoria Democrática del Principado de Asturias</t>
   </si>
   <si>
     <t>A03028843 v4-Dirección General de Participación Ciudadana, Transparencia, Diversidad Sexual y Lgtbi</t>
   </si>
   <si>
     <t>A03016065 v5-Servicio de Participación y Atención Ciudadana</t>
   </si>
   <si>
     <t>A03028306 v1-Presidencia del Principado de Asturias</t>
   </si>
   <si>
     <t>A03028739 v1-Gabinete de la Presidencia</t>
   </si>
   <si>
     <t>A03028740 v1-Oficina de Comunicación del Gobierno</t>
   </si>
   <si>
     <t>A03052612 v1-Oficina Económica de la Presidencia</t>
+  </si>
+  <si>
+    <t>A03002951 v1-Principado de  Asturias</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -3450,4439 +3465,4465 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G873"/>
+  <dimension ref="A1:G878"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="11.42578125" style="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>877</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C3" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="D4" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="D5" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C6" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="D9" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="D10" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="D12" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="D14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="D16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="3:7" x14ac:dyDescent="0.25">
       <c r="D17" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="3:7" x14ac:dyDescent="0.25">
       <c r="C18" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="3:7" x14ac:dyDescent="0.25">
       <c r="D19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="3:7" x14ac:dyDescent="0.25">
       <c r="C20" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="3:7" x14ac:dyDescent="0.25">
       <c r="D21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="3:7" x14ac:dyDescent="0.25">
       <c r="E22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="3:7" x14ac:dyDescent="0.25">
       <c r="F23" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="3:7" x14ac:dyDescent="0.25">
       <c r="G24" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="3:7" x14ac:dyDescent="0.25">
       <c r="G25" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="3:7" x14ac:dyDescent="0.25">
       <c r="F26" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="3:7" x14ac:dyDescent="0.25">
       <c r="F27" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="3:7" x14ac:dyDescent="0.25">
       <c r="E28" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="3:7" x14ac:dyDescent="0.25">
       <c r="F29" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="3:7" x14ac:dyDescent="0.25">
       <c r="F30" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="31" spans="3:7" x14ac:dyDescent="0.25">
       <c r="F31" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="32" spans="3:7" x14ac:dyDescent="0.25">
       <c r="F32" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33" spans="3:6" x14ac:dyDescent="0.25">
       <c r="F33" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="34" spans="3:6" x14ac:dyDescent="0.25">
       <c r="F34" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="3:6" x14ac:dyDescent="0.25">
       <c r="E35" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="36" spans="3:6" x14ac:dyDescent="0.25">
       <c r="F36" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="37" spans="3:6" x14ac:dyDescent="0.25">
       <c r="F37" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="3:6" x14ac:dyDescent="0.25">
       <c r="F38" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="39" spans="3:6" x14ac:dyDescent="0.25">
       <c r="F39" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="40" spans="3:6" x14ac:dyDescent="0.25">
       <c r="F40" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="41" spans="3:6" x14ac:dyDescent="0.25">
       <c r="C41" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="42" spans="3:6" x14ac:dyDescent="0.25">
       <c r="C42" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="43" spans="3:6" x14ac:dyDescent="0.25">
       <c r="C43" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="44" spans="3:6" x14ac:dyDescent="0.25">
       <c r="C44" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="45" spans="3:6" x14ac:dyDescent="0.25">
       <c r="C45" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="46" spans="3:6" x14ac:dyDescent="0.25">
       <c r="C46" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="47" spans="3:6" x14ac:dyDescent="0.25">
       <c r="C47" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="48" spans="3:6" x14ac:dyDescent="0.25">
       <c r="C48" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="49" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C49" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="50" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C50" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="51" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D51" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="52" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D52" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="53" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D53" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="54" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C54" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="55" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D55" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="56" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D56" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="57" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D57" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="58" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D58" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="59" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D59" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="60" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D60" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="61" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D61" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="62" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D62" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="63" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D63" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="64" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="65" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C65" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="66" spans="2:5" x14ac:dyDescent="0.25">
       <c r="D66" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="67" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C67" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="68" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C68" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="69" spans="2:5" x14ac:dyDescent="0.25">
       <c r="D69" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="70" spans="2:5" x14ac:dyDescent="0.25">
       <c r="E70" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="71" spans="2:5" x14ac:dyDescent="0.25">
       <c r="E71" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="72" spans="2:5" x14ac:dyDescent="0.25">
       <c r="E72" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="73" spans="2:5" x14ac:dyDescent="0.25">
       <c r="D73" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="74" spans="2:5" x14ac:dyDescent="0.25">
       <c r="D74" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="75" spans="2:5" x14ac:dyDescent="0.25">
       <c r="D75" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="76" spans="2:5" x14ac:dyDescent="0.25">
       <c r="D76" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="77" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B77" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="78" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C78" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="79" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C79" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="80" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C80" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="81" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C81" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="82" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D82" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D83" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="84" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C84" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="85" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D85" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="86" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D86" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="87" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E87" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="88" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E88" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="89" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E89" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="90" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E90" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="91" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C91" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="92" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D92" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="93" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D93" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="94" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D94" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="95" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D95" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="96" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D96" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="97" spans="2:5" x14ac:dyDescent="0.25">
       <c r="E97" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="98" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C98" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="99" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C99" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="100" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C100" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="101" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C101" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="102" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C102" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C103" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="104" spans="2:5" x14ac:dyDescent="0.25">
       <c r="D104" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="105" spans="2:5" x14ac:dyDescent="0.25">
       <c r="D105" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="106" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C106" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="107" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B107" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="108" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C108" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="109" spans="2:5" x14ac:dyDescent="0.25">
       <c r="D109" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="110" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C110" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="111" spans="2:5" x14ac:dyDescent="0.25">
       <c r="D111" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="112" spans="2:5" x14ac:dyDescent="0.25">
       <c r="D112" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="113" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D113" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="114" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C114" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="115" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D115" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="116" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C116" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="117" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D117" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="118" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C118" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="119" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D119" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="120" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D120" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="121" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C121" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="122" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D122" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="123" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D123" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="124" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D124" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="125" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D125" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="126" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E126" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="127" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D127" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="128" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D128" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="129" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D129" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="130" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D130" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="131" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D131" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="132" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D132" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="133" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D133" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="134" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D134" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="135" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D135" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="136" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D136" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="137" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D137" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="138" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D138" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="139" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D139" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="140" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D140" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="141" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D141" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="142" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D142" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="143" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D143" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="144" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D144" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="145" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D145" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="146" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D146" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="147" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D147" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="148" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D148" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="149" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D149" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="150" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D150" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="151" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D151" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="152" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D152" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="153" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D153" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="154" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D154" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="155" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D155" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="156" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D156" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="157" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D157" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="158" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D158" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="159" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D159" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="160" spans="4:4" x14ac:dyDescent="0.25">
       <c r="D160" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="161" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D161" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="162" spans="2:4" x14ac:dyDescent="0.25">
       <c r="C162" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="163" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D163" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="164" spans="2:4" x14ac:dyDescent="0.25">
       <c r="C164" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="165" spans="2:4" x14ac:dyDescent="0.25">
       <c r="C165" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="166" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D166" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="167" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D167" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="168" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D168" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="169" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D169" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="170" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D170" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="171" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D171" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="172" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B172" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="173" spans="2:4" x14ac:dyDescent="0.25">
       <c r="C173" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="174" spans="2:4" x14ac:dyDescent="0.25">
       <c r="C174" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="175" spans="2:4" x14ac:dyDescent="0.25">
       <c r="C175" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="176" spans="2:4" x14ac:dyDescent="0.25">
       <c r="C176" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="177" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D177" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="178" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E178" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="179" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E179" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="180" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E180" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="181" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E181" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="182" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E182" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="183" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E183" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="184" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E184" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="185" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E185" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="186" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E186" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="187" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E187" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="188" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E188" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="189" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E189" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="190" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E190" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="191" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E191" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="192" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E192" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="193" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E193" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="194" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E194" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="195" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E195" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="196" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E196" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="197" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E197" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="198" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E198" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="199" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E199" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="200" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E200" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="201" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E201" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="202" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E202" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="203" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E203" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="204" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E204" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="205" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E205" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="206" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E206" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="207" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E207" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="208" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E208" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="209" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E209" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="210" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E210" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="211" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E211" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="212" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E212" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="213" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E213" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="214" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E214" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="215" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E215" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="216" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E216" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="217" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E217" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="218" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E218" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="219" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E219" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="220" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E220" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="221" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E221" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="222" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E222" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="223" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E223" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="224" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E224" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="225" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E225" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="226" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E226" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="227" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E227" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="228" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E228" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="229" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E229" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="230" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E230" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="231" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E231" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="232" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E232" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="233" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E233" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="234" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E234" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="235" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E235" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="236" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E236" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="237" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E237" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="238" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E238" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="239" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E239" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="240" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E240" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="241" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E241" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="242" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E242" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="243" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E243" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="244" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E244" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="245" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E245" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="246" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E246" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="247" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E247" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="248" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E248" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="249" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E249" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="250" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E250" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="251" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E251" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="252" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E252" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="253" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E253" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="254" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E254" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="255" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E255" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="256" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E256" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="257" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E257" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="258" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E258" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="259" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E259" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="260" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E260" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="261" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E261" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="262" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E262" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="263" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E263" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="264" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E264" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="265" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E265" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="266" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E266" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="267" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E267" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="268" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E268" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="269" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E269" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="270" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E270" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="271" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E271" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="272" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E272" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="273" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E273" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="274" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E274" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="275" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E275" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="276" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E276" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="277" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E277" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="278" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E278" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="279" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E279" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="280" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E280" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="281" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E281" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="282" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E282" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="283" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E283" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="284" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E284" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="285" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E285" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="286" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E286" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="287" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E287" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="288" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E288" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="289" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E289" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="290" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E290" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="291" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E291" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="292" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E292" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="293" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E293" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="294" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E294" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="295" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E295" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="296" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E296" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="297" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E297" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="298" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E298" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="299" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E299" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="300" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E300" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="301" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E301" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="302" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E302" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="303" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E303" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="304" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E304" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="305" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E305" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="306" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E306" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="307" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E307" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="308" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E308" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="309" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E309" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="310" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E310" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="311" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E311" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="312" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E312" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="313" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E313" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="314" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E314" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="315" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E315" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="316" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E316" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="317" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E317" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="318" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E318" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="319" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E319" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="320" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E320" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="321" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E321" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="322" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E322" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="323" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E323" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="324" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E324" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="325" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E325" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="326" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E326" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="327" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E327" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="328" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E328" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="329" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E329" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="330" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E330" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="331" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E331" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="332" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E332" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="333" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E333" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="334" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E334" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="335" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E335" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="336" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E336" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="337" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E337" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="338" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E338" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="339" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E339" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="340" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E340" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="341" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E341" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="342" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E342" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="343" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E343" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="344" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E344" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="345" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E345" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="346" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E346" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="347" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E347" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="348" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E348" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="349" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E349" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="350" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E350" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="351" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E351" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="352" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E352" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="353" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E353" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="354" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E354" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="355" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E355" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="356" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E356" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="357" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E357" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="358" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E358" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="359" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E359" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="360" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E360" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="361" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E361" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="362" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E362" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="363" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E363" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="364" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E364" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="365" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E365" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="366" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E366" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="367" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E367" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="368" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E368" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="369" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E369" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="370" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E370" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="371" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E371" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="372" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E372" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="373" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E373" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="374" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E374" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="375" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E375" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="376" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E376" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="377" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E377" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="378" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E378" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="379" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E379" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="380" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E380" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="381" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E381" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="382" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E382" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="383" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E383" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="384" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E384" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="385" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E385" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="386" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E386" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="387" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E387" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="388" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E388" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="389" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E389" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="390" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E390" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="391" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E391" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="392" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E392" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="393" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E393" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="394" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E394" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="395" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E395" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="396" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E396" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="397" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E397" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="398" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E398" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="399" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E399" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="400" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E400" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="401" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E401" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="402" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E402" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="403" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E403" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="404" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E404" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="405" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E405" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="406" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E406" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="407" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E407" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="408" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E408" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="409" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E409" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="410" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E410" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="411" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E411" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="412" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E412" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="413" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E413" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="414" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E414" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="415" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E415" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="416" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E416" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="417" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E417" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="418" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E418" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="419" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E419" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="420" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E420" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="421" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E421" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="422" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E422" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="423" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E423" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="424" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E424" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="425" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E425" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="426" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E426" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="427" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E427" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
     </row>
     <row r="428" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E428" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="429" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E429" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
     </row>
     <row r="430" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E430" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="431" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E431" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="432" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E432" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="433" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E433" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="434" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E434" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="435" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E435" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="436" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E436" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="437" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E437" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="438" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E438" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="439" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E439" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="440" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E440" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="441" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E441" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="442" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E442" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="443" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E443" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="444" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E444" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="445" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E445" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="446" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E446" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="447" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E447" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="448" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E448" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="449" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E449" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="450" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E450" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="451" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E451" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="452" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E452" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="453" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E453" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="454" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E454" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
     </row>
     <row r="455" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E455" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="456" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E456" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="457" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E457" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="458" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E458" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
     </row>
     <row r="459" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E459" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="460" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E460" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="461" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E461" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="462" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E462" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
     </row>
     <row r="463" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E463" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="464" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E464" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="465" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E465" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="466" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E466" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="467" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E467" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="468" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E468" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="469" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E469" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="470" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E470" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
     </row>
     <row r="471" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E471" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
     </row>
     <row r="472" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E472" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="473" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E473" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="474" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E474" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="475" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E475" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="476" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E476" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="477" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E477" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="478" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E478" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="479" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E479" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="480" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E480" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="481" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E481" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="482" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E482" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
     </row>
     <row r="483" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E483" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="484" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E484" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="485" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E485" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="486" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E486" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="487" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E487" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="488" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E488" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="489" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E489" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
     </row>
     <row r="490" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E490" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="491" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E491" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="492" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E492" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
     <row r="493" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E493" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="494" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E494" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
     </row>
     <row r="495" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E495" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="496" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E496" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
     </row>
     <row r="497" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E497" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="498" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E498" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="499" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E499" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="500" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E500" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="501" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E501" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="502" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E502" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="503" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E503" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="504" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E504" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="505" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E505" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="506" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E506" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
     </row>
     <row r="507" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E507" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="508" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E508" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="509" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E509" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="510" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E510" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="511" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E511" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="512" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E512" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="513" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E513" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="514" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E514" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
     </row>
     <row r="515" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E515" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="516" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E516" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="517" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E517" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="518" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E518" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
     </row>
     <row r="519" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E519" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="520" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E520" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="521" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E521" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="522" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E522" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
     </row>
     <row r="523" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E523" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="524" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E524" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="525" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E525" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="526" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E526" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
     </row>
     <row r="527" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E527" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="528" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E528" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="529" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E529" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="530" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E530" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="531" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E531" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="532" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E532" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
     </row>
     <row r="533" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E533" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="534" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E534" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="535" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E535" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="536" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E536" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="537" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E537" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="538" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E538" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
     </row>
     <row r="539" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E539" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="540" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E540" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="541" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E541" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="542" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E542" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="543" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E543" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="544" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E544" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="545" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E545" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="546" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E546" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="547" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E547" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="548" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E548" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="549" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E549" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="550" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E550" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="551" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E551" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="552" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E552" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
     </row>
     <row r="553" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E553" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="554" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E554" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="555" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E555" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="556" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E556" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="557" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E557" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="558" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E558" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="559" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E559" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="560" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E560" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="561" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E561" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="562" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E562" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="563" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E563" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="564" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E564" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="565" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="E565" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="565" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D565" t="s">
+    <row r="566" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="E566" t="s">
         <v>564</v>
       </c>
     </row>
-    <row r="566" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="C566" t="s">
+    <row r="567" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="E567" t="s">
         <v>565</v>
-      </c>
-[...3 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="568" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D568" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="569" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C569" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
     </row>
     <row r="570" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D570" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="571" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D571" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
     </row>
     <row r="572" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C572" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="573" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D573" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="574" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D574" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
     <row r="575" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C575" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
     </row>
     <row r="576" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D576" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="577" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D577" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="578" spans="2:4" x14ac:dyDescent="0.25">
       <c r="C578" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="579" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D579" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="580" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D580" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="581" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C581" t="s">
         <v>579</v>
       </c>
     </row>
-    <row r="581" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D581" t="s">
+    <row r="582" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D582" t="s">
         <v>580</v>
       </c>
     </row>
-    <row r="582" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C582" t="s">
+    <row r="583" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D583" t="s">
         <v>581</v>
       </c>
     </row>
-    <row r="583" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B583" s="1" t="s">
+    <row r="584" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D584" t="s">
         <v>582</v>
       </c>
     </row>
-    <row r="584" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C584" t="s">
+    <row r="585" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C585" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="585" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D585" t="s">
+    <row r="586" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B586" s="1" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="586" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D586" t="s">
+    <row r="587" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C587" t="s">
         <v>585</v>
       </c>
     </row>
-    <row r="587" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D587" t="s">
+    <row r="588" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D588" t="s">
         <v>586</v>
-      </c>
-[...3 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="589" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D589" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="590" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D590" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="591" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C591" t="s">
         <v>589</v>
-      </c>
-[...3 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="592" spans="2:4" x14ac:dyDescent="0.25">
       <c r="D592" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="593" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D593" t="s">
         <v>591</v>
-      </c>
-[...3 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="594" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D594" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="595" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D595" t="s">
         <v>593</v>
       </c>
     </row>
-    <row r="595" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E595" t="s">
+    <row r="596" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D596" t="s">
         <v>594</v>
       </c>
     </row>
-    <row r="596" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E596" t="s">
+    <row r="597" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="C597" t="s">
         <v>595</v>
       </c>
     </row>
-    <row r="597" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E597" t="s">
+    <row r="598" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="C598" t="s">
         <v>596</v>
       </c>
     </row>
-    <row r="598" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E598" t="s">
+    <row r="599" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D599" t="s">
         <v>597</v>
       </c>
     </row>
-    <row r="599" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E599" t="s">
+    <row r="600" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="E600" t="s">
         <v>598</v>
-      </c>
-[...3 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="601" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E601" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="602" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E602" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
     </row>
     <row r="603" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E603" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="604" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E604" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="605" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="E605" t="s">
         <v>603</v>
-      </c>
-[...3 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="606" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C606" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="607" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="C607" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="607" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D607" t="s">
+    <row r="608" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D608" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="608" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E608" t="s">
+    <row r="609" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D609" t="s">
         <v>607</v>
       </c>
     </row>
-    <row r="609" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E609" t="s">
+    <row r="610" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D610" t="s">
         <v>608</v>
       </c>
     </row>
-    <row r="610" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E610" t="s">
+    <row r="611" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D611" t="s">
         <v>609</v>
       </c>
     </row>
-    <row r="611" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E611" t="s">
+    <row r="612" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D612" t="s">
         <v>610</v>
       </c>
     </row>
-    <row r="612" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E612" t="s">
+    <row r="613" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D613" t="s">
         <v>611</v>
       </c>
     </row>
-    <row r="613" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E613" t="s">
+    <row r="614" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D614" t="s">
         <v>612</v>
       </c>
     </row>
-    <row r="614" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="C614" t="s">
+    <row r="615" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C615" t="s">
         <v>613</v>
       </c>
     </row>
-    <row r="615" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="C615" t="s">
+    <row r="616" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D616" t="s">
         <v>614</v>
       </c>
     </row>
-    <row r="616" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D616" t="s">
+    <row r="617" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D617" t="s">
         <v>615</v>
       </c>
     </row>
-    <row r="617" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D617" t="s">
+    <row r="618" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C618" t="s">
         <v>616</v>
       </c>
     </row>
-    <row r="618" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D618" t="s">
+    <row r="619" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C619" t="s">
         <v>617</v>
       </c>
     </row>
-    <row r="619" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D619" t="s">
+    <row r="620" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C620" t="s">
         <v>618</v>
       </c>
     </row>
-    <row r="620" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D620" t="s">
+    <row r="621" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D621" t="s">
         <v>619</v>
       </c>
     </row>
-    <row r="621" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D621" t="s">
+    <row r="622" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D622" t="s">
         <v>620</v>
       </c>
     </row>
-    <row r="622" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="C622" t="s">
+    <row r="623" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D623" t="s">
         <v>621</v>
       </c>
     </row>
-    <row r="623" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D623" t="s">
+    <row r="624" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D624" t="s">
         <v>622</v>
       </c>
     </row>
-    <row r="624" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D624" t="s">
+    <row r="625" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C625" t="s">
         <v>623</v>
       </c>
     </row>
-    <row r="625" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C625" t="s">
+    <row r="626" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="D626" t="s">
         <v>624</v>
       </c>
     </row>
-    <row r="626" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C626" t="s">
+    <row r="627" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="E627" t="s">
         <v>625</v>
       </c>
     </row>
-    <row r="627" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C627" t="s">
+    <row r="628" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="E628" t="s">
         <v>626</v>
       </c>
     </row>
-    <row r="628" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D628" t="s">
+    <row r="629" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="E629" t="s">
         <v>627</v>
       </c>
     </row>
-    <row r="629" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D629" t="s">
+    <row r="630" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="E630" t="s">
         <v>628</v>
       </c>
     </row>
-    <row r="630" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D630" t="s">
+    <row r="631" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="E631" t="s">
         <v>629</v>
       </c>
     </row>
-    <row r="631" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D631" t="s">
+    <row r="632" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="D632" t="s">
         <v>630</v>
       </c>
     </row>
-    <row r="632" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B632" s="1" t="s">
+    <row r="633" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="D633" t="s">
         <v>631</v>
       </c>
     </row>
-    <row r="633" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C633" t="s">
+    <row r="634" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="D634" t="s">
         <v>632</v>
       </c>
     </row>
-    <row r="634" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C634" t="s">
+    <row r="635" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="D635" t="s">
         <v>633</v>
       </c>
     </row>
-    <row r="635" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C635" t="s">
+    <row r="636" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B636" s="1" t="s">
         <v>634</v>
       </c>
     </row>
-    <row r="636" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D636" t="s">
+    <row r="637" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C637" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="637" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D637" t="s">
+    <row r="638" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C638" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="638" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C638" t="s">
+    <row r="639" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C639" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="639" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D639" t="s">
+    <row r="640" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="D640" t="s">
         <v>638</v>
       </c>
     </row>
-    <row r="640" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D640" t="s">
+    <row r="641" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D641" t="s">
         <v>639</v>
       </c>
     </row>
-    <row r="641" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D641" t="s">
+    <row r="642" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C642" t="s">
         <v>640</v>
       </c>
     </row>
-    <row r="642" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D642" t="s">
+    <row r="643" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D643" t="s">
         <v>641</v>
       </c>
     </row>
-    <row r="643" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C643" t="s">
+    <row r="644" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D644" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="644" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D644" t="s">
+    <row r="645" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D645" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="645" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D645" t="s">
+    <row r="646" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D646" t="s">
         <v>644</v>
       </c>
     </row>
-    <row r="646" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C646" t="s">
+    <row r="647" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C647" t="s">
         <v>645</v>
       </c>
     </row>
-    <row r="647" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D647" t="s">
+    <row r="648" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D648" t="s">
         <v>646</v>
       </c>
     </row>
-    <row r="648" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D648" t="s">
+    <row r="649" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D649" t="s">
         <v>647</v>
       </c>
     </row>
-    <row r="649" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C649" t="s">
+    <row r="650" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C650" t="s">
         <v>648</v>
       </c>
     </row>
-    <row r="650" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D650" t="s">
+    <row r="651" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D651" t="s">
         <v>649</v>
       </c>
     </row>
-    <row r="651" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D651" t="s">
+    <row r="652" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D652" t="s">
         <v>650</v>
       </c>
     </row>
-    <row r="652" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C652" t="s">
+    <row r="653" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C653" t="s">
         <v>651</v>
       </c>
     </row>
-    <row r="653" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D653" t="s">
+    <row r="654" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D654" t="s">
         <v>652</v>
       </c>
     </row>
-    <row r="654" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="D654" t="s">
+    <row r="655" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D655" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="655" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B655" s="1" t="s">
+    <row r="656" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C656" t="s">
         <v>654</v>
       </c>
     </row>
-    <row r="656" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="C656" t="s">
+    <row r="657" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D657" t="s">
         <v>655</v>
       </c>
     </row>
-    <row r="657" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="C657" t="s">
+    <row r="658" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D658" t="s">
         <v>656</v>
       </c>
     </row>
-    <row r="658" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="D658" t="s">
+    <row r="659" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B659" s="1" t="s">
         <v>657</v>
       </c>
     </row>
-    <row r="659" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="D659" t="s">
+    <row r="660" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C660" t="s">
         <v>658</v>
       </c>
     </row>
-    <row r="660" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="D660" t="s">
+    <row r="661" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C661" t="s">
         <v>659</v>
       </c>
     </row>
-    <row r="661" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="C661" t="s">
+    <row r="662" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D662" t="s">
         <v>660</v>
       </c>
     </row>
-    <row r="662" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="D662" t="s">
+    <row r="663" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D663" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="663" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="D663" t="s">
+    <row r="664" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D664" t="s">
         <v>662</v>
       </c>
     </row>
-    <row r="664" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="C664" t="s">
+    <row r="665" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C665" t="s">
         <v>663</v>
       </c>
     </row>
-    <row r="665" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="D665" t="s">
+    <row r="666" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D666" t="s">
         <v>664</v>
       </c>
     </row>
-    <row r="666" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="D666" t="s">
+    <row r="667" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D667" t="s">
         <v>665</v>
       </c>
     </row>
-    <row r="667" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="D667" t="s">
+    <row r="668" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C668" t="s">
         <v>666</v>
       </c>
     </row>
-    <row r="668" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="D668" t="s">
+    <row r="669" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D669" t="s">
         <v>667</v>
       </c>
     </row>
-    <row r="669" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="D669" t="s">
+    <row r="670" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D670" t="s">
         <v>668</v>
       </c>
     </row>
-    <row r="670" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="D670" t="s">
+    <row r="671" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D671" t="s">
         <v>669</v>
       </c>
     </row>
-    <row r="671" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="C671" t="s">
+    <row r="672" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D672" t="s">
         <v>670</v>
-      </c>
-[...3 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="673" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D673" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
     </row>
     <row r="674" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D674" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
     </row>
     <row r="675" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C675" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="676" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D676" t="s">
         <v>674</v>
-      </c>
-[...3 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="677" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D677" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
     </row>
     <row r="678" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D678" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="679" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="C679" t="s">
         <v>677</v>
       </c>
     </row>
-    <row r="679" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D679" t="s">
+    <row r="680" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="C680" t="s">
         <v>678</v>
       </c>
     </row>
-    <row r="680" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D680" t="s">
+    <row r="681" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D681" t="s">
         <v>679</v>
-      </c>
-[...3 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="682" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D682" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="683" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D683" t="s">
         <v>681</v>
       </c>
     </row>
-    <row r="683" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E683" t="s">
+    <row r="684" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D684" t="s">
         <v>682</v>
       </c>
     </row>
-    <row r="684" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E684" t="s">
+    <row r="685" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="C685" t="s">
         <v>683</v>
       </c>
     </row>
-    <row r="685" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E685" t="s">
+    <row r="686" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D686" t="s">
         <v>684</v>
       </c>
     </row>
-    <row r="686" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="C686" t="s">
+    <row r="687" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="E687" t="s">
         <v>685</v>
       </c>
     </row>
-    <row r="687" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="C687" t="s">
+    <row r="688" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="E688" t="s">
         <v>686</v>
       </c>
     </row>
-    <row r="688" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="C688" t="s">
+    <row r="689" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="E689" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="689" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C689" t="s">
+    <row r="690" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C690" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="690" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D690" t="s">
+    <row r="691" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C691" t="s">
         <v>689</v>
       </c>
     </row>
-    <row r="691" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="E691" t="s">
+    <row r="692" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C692" t="s">
         <v>690</v>
       </c>
     </row>
-    <row r="692" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="E692" t="s">
+    <row r="693" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C693" t="s">
         <v>691</v>
       </c>
     </row>
-    <row r="693" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="E693" t="s">
+    <row r="694" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="D694" t="s">
         <v>692</v>
-      </c>
-[...3 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="695" spans="2:5" x14ac:dyDescent="0.25">
       <c r="E695" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="696" spans="2:5" x14ac:dyDescent="0.25">
       <c r="E696" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="697" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="E697" t="s">
         <v>695</v>
-      </c>
-[...3 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="698" spans="2:5" x14ac:dyDescent="0.25">
       <c r="E698" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="699" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="E699" t="s">
         <v>697</v>
       </c>
     </row>
-    <row r="699" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C699" t="s">
+    <row r="700" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="E700" t="s">
         <v>698</v>
       </c>
     </row>
-    <row r="700" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B700" s="1" t="s">
+    <row r="701" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="D701" t="s">
         <v>699</v>
       </c>
     </row>
-    <row r="701" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C701" t="s">
+    <row r="702" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="E702" t="s">
         <v>700</v>
-      </c>
-[...3 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="703" spans="2:5" x14ac:dyDescent="0.25">
       <c r="C703" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="704" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B704" s="1" t="s">
         <v>702</v>
-      </c>
-[...3 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="705" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C705" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="706" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C706" t="s">
         <v>704</v>
       </c>
     </row>
-    <row r="706" spans="3:4" x14ac:dyDescent="0.25">
-      <c r="D706" t="s">
+    <row r="707" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C707" t="s">
         <v>705</v>
-      </c>
-[...3 lines deleted...]
-        <v>706</v>
       </c>
     </row>
     <row r="708" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D708" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="709" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C709" t="s">
         <v>707</v>
-      </c>
-[...3 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="710" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D710" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="711" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D711" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
     </row>
     <row r="712" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D712" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="713" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D713" t="s">
         <v>711</v>
-      </c>
-[...3 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="714" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D714" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
     </row>
     <row r="715" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D715" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="716" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C716" t="s">
         <v>714</v>
-      </c>
-[...3 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="717" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D717" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="718" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D718" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="719" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D719" t="s">
         <v>717</v>
-      </c>
-[...3 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="720" spans="3:4" x14ac:dyDescent="0.25">
       <c r="D720" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="721" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D721" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="722" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D722" t="s">
         <v>720</v>
       </c>
     </row>
-    <row r="722" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="C722" t="s">
+    <row r="723" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="C723" t="s">
         <v>721</v>
-      </c>
-[...3 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="724" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D724" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="725" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D725" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="726" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C726" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="727" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D727" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
     </row>
     <row r="728" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C728" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="729" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C729" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="730" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D730" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="731" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D731" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="732" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E732" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="733" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D733" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="734" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C734" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="735" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C735" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="736" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D736" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="737" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D737" t="s">
         <v>735</v>
       </c>
     </row>
-    <row r="737" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D737" t="s">
+    <row r="738" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D738" t="s">
         <v>736</v>
       </c>
     </row>
-    <row r="738" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D738" t="s">
+    <row r="739" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D739" t="s">
         <v>737</v>
       </c>
     </row>
-    <row r="739" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D739" t="s">
+    <row r="740" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C740" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="740" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C740" t="s">
+    <row r="741" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C741" t="s">
         <v>739</v>
       </c>
     </row>
-    <row r="741" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C741" t="s">
+    <row r="742" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C742" t="s">
         <v>740</v>
       </c>
     </row>
-    <row r="742" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C742" t="s">
+    <row r="743" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C743" t="s">
         <v>741</v>
       </c>
     </row>
-    <row r="743" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C743" t="s">
+    <row r="744" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D744" t="s">
         <v>742</v>
       </c>
     </row>
-    <row r="744" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D744" t="s">
+    <row r="745" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D745" t="s">
         <v>743</v>
       </c>
     </row>
-    <row r="745" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D745" t="s">
+    <row r="746" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D746" t="s">
         <v>744</v>
       </c>
     </row>
-    <row r="746" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D746" t="s">
+    <row r="747" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D747" t="s">
         <v>745</v>
       </c>
     </row>
-    <row r="747" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B747" s="1" t="s">
+    <row r="748" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="C748" t="s">
         <v>746</v>
       </c>
     </row>
-    <row r="748" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C748" t="s">
+    <row r="749" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D749" t="s">
         <v>747</v>
       </c>
     </row>
-    <row r="749" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D749" t="s">
+    <row r="750" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D750" t="s">
         <v>748</v>
       </c>
     </row>
-    <row r="750" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D750" t="s">
+    <row r="751" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D751" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="751" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D751" t="s">
+    <row r="752" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B752" s="1" t="s">
         <v>750</v>
       </c>
     </row>
-    <row r="752" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="E752" t="s">
+    <row r="753" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="C753" t="s">
         <v>751</v>
       </c>
     </row>
-    <row r="753" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E753" t="s">
+    <row r="754" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D754" t="s">
         <v>752</v>
       </c>
     </row>
-    <row r="754" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E754" t="s">
+    <row r="755" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D755" t="s">
         <v>753</v>
       </c>
     </row>
-    <row r="755" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E755" t="s">
+    <row r="756" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D756" t="s">
         <v>754</v>
       </c>
     </row>
-    <row r="756" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="C756" t="s">
+    <row r="757" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="E757" t="s">
         <v>755</v>
       </c>
     </row>
-    <row r="757" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D757" t="s">
+    <row r="758" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="E758" t="s">
         <v>756</v>
       </c>
     </row>
-    <row r="758" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D758" t="s">
+    <row r="759" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="E759" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="759" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D759" t="s">
+    <row r="760" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="E760" t="s">
         <v>758</v>
       </c>
     </row>
-    <row r="760" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="C760" t="s">
+    <row r="761" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="C761" t="s">
         <v>759</v>
       </c>
     </row>
-    <row r="761" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="D761" t="s">
+    <row r="762" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D762" t="s">
         <v>760</v>
       </c>
     </row>
-    <row r="762" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E762" t="s">
+    <row r="763" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D763" t="s">
         <v>761</v>
-      </c>
-[...3 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="764" spans="3:5" x14ac:dyDescent="0.25">
       <c r="D764" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="765" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="C765" t="s">
         <v>763</v>
       </c>
     </row>
-    <row r="765" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E765" t="s">
+    <row r="766" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="D766" t="s">
         <v>764</v>
       </c>
     </row>
-    <row r="766" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="E766" t="s">
+    <row r="767" spans="3:5" x14ac:dyDescent="0.25">
+      <c r="E767" t="s">
         <v>765</v>
-      </c>
-[...3 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="768" spans="3:5" x14ac:dyDescent="0.25">
       <c r="E768" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="769" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D769" t="s">
         <v>767</v>
       </c>
     </row>
-    <row r="769" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="E769" t="s">
+    <row r="770" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="E770" t="s">
         <v>768</v>
-      </c>
-[...3 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="771" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E771" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="772" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D772" t="s">
         <v>770</v>
-      </c>
-[...3 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="773" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E773" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="774" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E774" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
     </row>
     <row r="775" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D775" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
     </row>
     <row r="776" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E776" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
     </row>
     <row r="777" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E777" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="778" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="E778" t="s">
         <v>776</v>
-      </c>
-[...3 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="779" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E779" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="780" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D780" t="s">
         <v>778</v>
       </c>
     </row>
-    <row r="780" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="E780" t="s">
+    <row r="781" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="E781" t="s">
         <v>779</v>
-      </c>
-[...3 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="782" spans="4:5" x14ac:dyDescent="0.25">
       <c r="E782" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="783" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="D783" t="s">
         <v>781</v>
       </c>
     </row>
-    <row r="783" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="E783" t="s">
+    <row r="784" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="E784" t="s">
         <v>782</v>
-      </c>
-[...3 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="785" spans="4:7" x14ac:dyDescent="0.25">
       <c r="E785" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="786" spans="4:7" x14ac:dyDescent="0.25">
+      <c r="D786" t="s">
         <v>784</v>
       </c>
     </row>
-    <row r="786" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="E786" t="s">
+    <row r="787" spans="4:7" x14ac:dyDescent="0.25">
+      <c r="E787" t="s">
         <v>785</v>
-      </c>
-[...3 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="788" spans="4:7" x14ac:dyDescent="0.25">
       <c r="E788" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="789" spans="4:7" x14ac:dyDescent="0.25">
+      <c r="D789" t="s">
         <v>787</v>
       </c>
     </row>
-    <row r="789" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="E789" t="s">
+    <row r="790" spans="4:7" x14ac:dyDescent="0.25">
+      <c r="E790" t="s">
         <v>788</v>
       </c>
     </row>
-    <row r="790" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="F790" t="s">
+    <row r="791" spans="4:7" x14ac:dyDescent="0.25">
+      <c r="E791" t="s">
         <v>789</v>
       </c>
     </row>
-    <row r="791" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="F791" t="s">
+    <row r="792" spans="4:7" x14ac:dyDescent="0.25">
+      <c r="D792" t="s">
         <v>790</v>
       </c>
     </row>
-    <row r="792" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="G792" t="s">
+    <row r="793" spans="4:7" x14ac:dyDescent="0.25">
+      <c r="E793" t="s">
         <v>791</v>
       </c>
     </row>
-    <row r="793" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="G793" t="s">
+    <row r="794" spans="4:7" x14ac:dyDescent="0.25">
+      <c r="E794" t="s">
         <v>792</v>
       </c>
     </row>
-    <row r="794" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="F794" t="s">
+    <row r="795" spans="4:7" x14ac:dyDescent="0.25">
+      <c r="F795" t="s">
         <v>793</v>
-      </c>
-[...3 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="796" spans="4:7" x14ac:dyDescent="0.25">
       <c r="F796" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="797" spans="4:7" x14ac:dyDescent="0.25">
       <c r="G797" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="798" spans="4:7" x14ac:dyDescent="0.25">
+      <c r="G798" t="s">
         <v>796</v>
       </c>
     </row>
-    <row r="798" spans="4:7" x14ac:dyDescent="0.25">
-      <c r="F798" t="s">
+    <row r="799" spans="4:7" x14ac:dyDescent="0.25">
+      <c r="F799" t="s">
         <v>797</v>
-      </c>
-[...3 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="800" spans="4:7" x14ac:dyDescent="0.25">
       <c r="G800" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="801" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F801" t="s">
         <v>799</v>
       </c>
     </row>
-    <row r="801" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="G801" t="s">
+    <row r="802" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="G802" t="s">
         <v>800</v>
-      </c>
-[...3 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="803" spans="5:7" x14ac:dyDescent="0.25">
       <c r="F803" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="804" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="G804" t="s">
         <v>802</v>
       </c>
     </row>
-    <row r="804" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E804" t="s">
+    <row r="805" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="G805" t="s">
         <v>803</v>
-      </c>
-[...3 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="806" spans="5:7" x14ac:dyDescent="0.25">
       <c r="G806" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="807" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F807" t="s">
         <v>805</v>
       </c>
     </row>
-    <row r="807" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="G807" t="s">
+    <row r="808" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F808" t="s">
         <v>806</v>
       </c>
     </row>
-    <row r="808" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="G808" t="s">
+    <row r="809" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="E809" t="s">
         <v>807</v>
       </c>
     </row>
-    <row r="809" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="G809" t="s">
+    <row r="810" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F810" t="s">
         <v>808</v>
       </c>
     </row>
-    <row r="810" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="G810" t="s">
+    <row r="811" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="G811" t="s">
         <v>809</v>
-      </c>
-[...3 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="812" spans="5:7" x14ac:dyDescent="0.25">
       <c r="G812" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="813" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="G813" t="s">
         <v>811</v>
       </c>
     </row>
-    <row r="813" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E813" t="s">
+    <row r="814" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="G814" t="s">
         <v>812</v>
       </c>
     </row>
-    <row r="814" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="F814" t="s">
+    <row r="815" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="G815" t="s">
         <v>813</v>
       </c>
     </row>
-    <row r="815" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="F815" t="s">
+    <row r="816" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F816" t="s">
         <v>814</v>
       </c>
     </row>
-    <row r="816" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="G816" t="s">
+    <row r="817" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="G817" t="s">
         <v>815</v>
       </c>
     </row>
-    <row r="817" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="F817" t="s">
+    <row r="818" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="E818" t="s">
         <v>816</v>
       </c>
     </row>
-    <row r="818" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="F818" t="s">
+    <row r="819" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F819" t="s">
         <v>817</v>
       </c>
     </row>
-    <row r="819" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="E819" t="s">
+    <row r="820" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F820" t="s">
         <v>818</v>
       </c>
     </row>
-    <row r="820" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="F820" t="s">
+    <row r="821" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="G821" t="s">
         <v>819</v>
       </c>
     </row>
-    <row r="821" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="F821" t="s">
+    <row r="822" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F822" t="s">
         <v>820</v>
       </c>
     </row>
-    <row r="822" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="E822" t="s">
+    <row r="823" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F823" t="s">
         <v>821</v>
       </c>
     </row>
-    <row r="823" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="E823" t="s">
+    <row r="824" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="E824" t="s">
         <v>822</v>
       </c>
     </row>
-    <row r="824" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="F824" t="s">
+    <row r="825" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F825" t="s">
         <v>823</v>
       </c>
     </row>
-    <row r="825" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="F825" t="s">
+    <row r="826" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F826" t="s">
         <v>824</v>
       </c>
     </row>
-    <row r="826" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="E826" t="s">
+    <row r="827" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="E827" t="s">
         <v>825</v>
       </c>
     </row>
-    <row r="827" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="E827" t="s">
+    <row r="828" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="E828" t="s">
         <v>826</v>
       </c>
     </row>
-    <row r="828" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="F828" t="s">
+    <row r="829" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F829" t="s">
         <v>827</v>
       </c>
     </row>
-    <row r="829" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="E829" t="s">
+    <row r="830" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="F830" t="s">
         <v>828</v>
       </c>
     </row>
-    <row r="830" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="C830" t="s">
+    <row r="831" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="E831" t="s">
         <v>829</v>
       </c>
     </row>
-    <row r="831" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="D831" t="s">
+    <row r="832" spans="5:7" x14ac:dyDescent="0.25">
+      <c r="E832" t="s">
         <v>830</v>
       </c>
     </row>
-    <row r="832" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="E832" t="s">
+    <row r="833" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="F833" t="s">
         <v>831</v>
       </c>
     </row>
-    <row r="833" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="E833" t="s">
+    <row r="834" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E834" t="s">
         <v>832</v>
       </c>
     </row>
-    <row r="834" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D834" t="s">
+    <row r="835" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C835" t="s">
         <v>833</v>
       </c>
     </row>
-    <row r="835" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="E835" t="s">
+    <row r="836" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="D836" t="s">
         <v>834</v>
       </c>
     </row>
-    <row r="836" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="E836" t="s">
+    <row r="837" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E837" t="s">
         <v>835</v>
       </c>
     </row>
-    <row r="837" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="E837" t="s">
+    <row r="838" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E838" t="s">
         <v>836</v>
       </c>
     </row>
-    <row r="838" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="E838" t="s">
+    <row r="839" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="D839" t="s">
         <v>837</v>
       </c>
     </row>
-    <row r="839" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D839" t="s">
+    <row r="840" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E840" t="s">
         <v>838</v>
       </c>
     </row>
-    <row r="840" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D840" t="s">
+    <row r="841" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E841" t="s">
         <v>839</v>
       </c>
     </row>
-    <row r="841" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B841" s="1" t="s">
+    <row r="842" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E842" t="s">
         <v>840</v>
       </c>
     </row>
-    <row r="842" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C842" t="s">
+    <row r="843" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E843" t="s">
         <v>841</v>
       </c>
     </row>
-    <row r="843" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C843" t="s">
+    <row r="844" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="D844" t="s">
         <v>842</v>
       </c>
     </row>
-    <row r="844" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D844" t="s">
+    <row r="845" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="D845" t="s">
         <v>843</v>
       </c>
     </row>
-    <row r="845" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C845" t="s">
+    <row r="846" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B846" s="1" t="s">
         <v>844</v>
       </c>
     </row>
-    <row r="846" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D846" t="s">
+    <row r="847" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C847" t="s">
         <v>845</v>
       </c>
     </row>
-    <row r="847" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D847" t="s">
+    <row r="848" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C848" t="s">
         <v>846</v>
       </c>
     </row>
-    <row r="848" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C848" t="s">
+    <row r="849" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D849" t="s">
         <v>847</v>
       </c>
     </row>
-    <row r="849" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="D849" t="s">
+    <row r="850" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C850" t="s">
         <v>848</v>
       </c>
     </row>
-    <row r="850" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="D850" t="s">
+    <row r="851" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D851" t="s">
         <v>849</v>
       </c>
     </row>
-    <row r="851" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="D851" t="s">
+    <row r="852" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D852" t="s">
         <v>850</v>
       </c>
     </row>
-    <row r="852" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="D852" t="s">
+    <row r="853" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C853" t="s">
         <v>851</v>
       </c>
     </row>
-    <row r="853" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="D853" t="s">
+    <row r="854" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D854" t="s">
         <v>852</v>
       </c>
     </row>
-    <row r="854" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="C854" t="s">
+    <row r="855" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D855" t="s">
         <v>853</v>
       </c>
     </row>
-    <row r="855" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="D855" t="s">
+    <row r="856" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D856" t="s">
         <v>854</v>
       </c>
     </row>
-    <row r="856" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="D856" t="s">
+    <row r="857" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D857" t="s">
         <v>855</v>
       </c>
     </row>
-    <row r="857" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="C857" t="s">
+    <row r="858" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D858" t="s">
         <v>856</v>
       </c>
     </row>
-    <row r="858" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="C858" t="s">
+    <row r="859" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C859" t="s">
         <v>857</v>
       </c>
     </row>
-    <row r="859" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="D859" t="s">
+    <row r="860" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D860" t="s">
         <v>858</v>
       </c>
     </row>
-    <row r="860" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="E860" t="s">
+    <row r="861" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D861" t="s">
         <v>859</v>
       </c>
     </row>
-    <row r="861" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="D861" t="s">
+    <row r="862" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C862" t="s">
         <v>860</v>
       </c>
     </row>
-    <row r="862" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="E862" t="s">
+    <row r="863" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C863" t="s">
         <v>861</v>
       </c>
     </row>
-    <row r="863" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="F863" t="s">
+    <row r="864" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="D864" t="s">
         <v>862</v>
       </c>
     </row>
-    <row r="864" spans="3:6" x14ac:dyDescent="0.25">
-      <c r="D864" t="s">
+    <row r="865" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E865" t="s">
         <v>863</v>
       </c>
     </row>
-    <row r="865" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="E865" t="s">
+    <row r="866" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="D866" t="s">
         <v>864</v>
       </c>
     </row>
-    <row r="866" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D866" t="s">
+    <row r="867" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E867" t="s">
         <v>865</v>
       </c>
     </row>
-    <row r="867" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="E867" t="s">
+    <row r="868" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="F868" t="s">
         <v>866</v>
       </c>
     </row>
-    <row r="868" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="D868" t="s">
+    <row r="869" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="D869" t="s">
         <v>867</v>
       </c>
     </row>
-    <row r="869" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="E869" t="s">
+    <row r="870" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E870" t="s">
         <v>868</v>
       </c>
     </row>
-    <row r="870" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B870" s="1" t="s">
+    <row r="871" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="D871" t="s">
         <v>869</v>
       </c>
     </row>
-    <row r="871" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C871" t="s">
+    <row r="872" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E872" t="s">
         <v>870</v>
       </c>
     </row>
-    <row r="872" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C872" t="s">
+    <row r="873" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="D873" t="s">
         <v>871</v>
       </c>
     </row>
-    <row r="873" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="C873" t="s">
+    <row r="874" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="E874" t="s">
         <v>872</v>
+      </c>
+    </row>
+    <row r="875" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B875" s="1" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="876" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C876" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="877" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C877" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="878" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C878" t="s">
+        <v>876</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>20260212112820_unidadesOrganica</vt:lpstr>
+      <vt:lpstr>20260408115809_unidadesOrganica</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CELIAMFA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>