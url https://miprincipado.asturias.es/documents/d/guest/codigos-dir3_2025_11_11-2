--- v2 (2026-04-17)
+++ v3 (2026-07-16)
@@ -2,65 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DANIELFG\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CELIAMFA\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="9192" windowHeight="3036"/>
   </bookViews>
   <sheets>
-    <sheet name="20260408115809_unidadesOrganica" sheetId="1" r:id="rId1"/>
+    <sheet name="20260708125648_unidadesOrganica" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="878" uniqueCount="878">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="879" uniqueCount="879">
+  <si>
+    <t>A03002951 v1-Principado de Asturias</t>
+  </si>
   <si>
     <t>A03028736 v5-Consejería de Ciencia, Industria y Empleo</t>
   </si>
   <si>
     <t>A03008795 v7-Agencia de Ciencia, Competitividad Empresarial e Innovación</t>
   </si>
   <si>
     <t>A03028953 v6-Fundación para el Fomento en Asturias de la Investigación Científica Aplicada y la Tecnología (FICYT)</t>
   </si>
   <si>
     <t>A03024015 v7-Sociedad de Promoción Exterior del Principado de Asturias, S.A. (ASTUREX)</t>
   </si>
   <si>
     <t>A03023988 v4-Ciudad Industrial Valle del Nalón, S.A.U. (VALNALON)</t>
   </si>
   <si>
     <t>A03023990 v4-Consorcio del Recinto de Ferias y Exposiciones de Asturias</t>
   </si>
   <si>
     <t>A03028875 v7-Dirección General de Empleo y Asuntos Laborales</t>
   </si>
   <si>
     <t>A03003918 v7-Servicio de Ordenación Laboral</t>
   </si>
   <si>
@@ -231,50 +234,53 @@
   <si>
     <t>A03024020 v4-Sociedad Regional de Promoción del Principado de Asturias, S.A. (SRP)</t>
   </si>
   <si>
     <t>A03024021 v4-Srp Participaciones, S.L.</t>
   </si>
   <si>
     <t>A03045478 v4-Subdirección General para la Estrategia del Modelo de Región y Atracción de Inversiones</t>
   </si>
   <si>
     <t>A03028872 v7-Viceconsejería de Industria</t>
   </si>
   <si>
     <t>A03028873 v10-Dirección General de Energía y Minería</t>
   </si>
   <si>
     <t>A03003934 v10-Servicio de Energías Renovables y Eficiencia Energética</t>
   </si>
   <si>
     <t>A03003933 v11-Servicio de Gestión Energética</t>
   </si>
   <si>
     <t>A03028874 v11-Servicio de Minas</t>
   </si>
   <si>
+    <t>A03056232 v1-Servicio de Seguridad Minera</t>
+  </si>
+  <si>
     <t>A03003913 v4-Servicio de Asesoramiento Jurídico Administrativo</t>
   </si>
   <si>
     <t>A03003936 v7-Servicio de Fluidos y Metrología</t>
   </si>
   <si>
     <t>A03003935 v10-Servicio de Política Industrial</t>
   </si>
   <si>
     <t>A03052832 v3-Servicio de Seguimiento y Gestión de Fondos</t>
   </si>
   <si>
     <t>A03028318 v6-Consejería de Cultura, Política Llingüística y Deporte</t>
   </si>
   <si>
     <t>A03028342 v6-Centro Regional de Bellas Artes</t>
   </si>
   <si>
     <t>A03028341 v6-Comisión Asesora del Museo Barjola</t>
   </si>
   <si>
     <t>A03028340 v6-Consorcio para la Gestión del Museo Etnográfico de Grandas de Salime</t>
   </si>
   <si>
     <t>A03028927 v7-Dirección General de Acción Cultural y Normalización Llingüística</t>
@@ -1374,50 +1380,53 @@
   <si>
     <t>A03054653 v2-E.E.I. Escuelina Carbayoninos""</t>
   </si>
   <si>
     <t>A03054852 v1-E.E.I. Escuelina Curriverás""</t>
   </si>
   <si>
     <t>A03054252 v1-E.E.I. Escuelina El Castañéu""</t>
   </si>
   <si>
     <t>A03052872 v4-E.E.I. Escuelina La Parpayuela" "</t>
   </si>
   <si>
     <t>A03053952 v1-E.E.I. Escuelina La Reciella""</t>
   </si>
   <si>
     <t>A03053955 v1-E.E.I. Escuelina La Veiga""</t>
   </si>
   <si>
     <t>A03051974 v5-E.E.I. Escuelina Los Indianinos""</t>
   </si>
   <si>
     <t>A03054854 v1-E.E.I. Escuelina Los Nuberinos""</t>
   </si>
   <si>
+    <t>A03056374 v1-E.E.I. Escuelina Los Pericos""</t>
+  </si>
+  <si>
     <t>A03054872 v1-E.E.I. Escuelina Los Polesinos""</t>
   </si>
   <si>
     <t>A03053953 v1-E.E.I. Escuelina Los Riberinos""</t>
   </si>
   <si>
     <t>A03053132 v4-E.E.I. Escuelina Minerucos""</t>
   </si>
   <si>
     <t>A03028618 v8-E.E.I. Gloria Fuertes""</t>
   </si>
   <si>
     <t>A03028619 v8-E.E.I. José Zorrilla""</t>
   </si>
   <si>
     <t>A03028620 v8-E.E.I. La Mata""</t>
   </si>
   <si>
     <t>A03054873 v1-E.E.I. La Oliva de Villaviciosa""</t>
   </si>
   <si>
     <t>A03028621 v8-E.E.I. Las Mestas""</t>
   </si>
   <si>
     <t>A03028622 v8-E.E.I. Miguel Hernández""</t>
@@ -1452,89 +1461,101 @@
   <si>
     <t>A03028632 v8-Equipo de Orientación Educativa de Suroccidente</t>
   </si>
   <si>
     <t>A03028633 v8-Equipo de Orientación Educativa del Caudal</t>
   </si>
   <si>
     <t>A03028634 v8-Equipo de Orientación Educativa del Nalón</t>
   </si>
   <si>
     <t>A03028635 v8-Equipo Regional Atención al Alumnado con Necesidad Específica de Apoyo Educativo</t>
   </si>
   <si>
     <t>A03028636 v8-Escuela de Arte</t>
   </si>
   <si>
     <t>A03028638 v8-Escuela de Educación Infantil de Riego Arriba</t>
   </si>
   <si>
     <t>A03028639 v8-Escuela Hogar (Belmonte de Miranda)</t>
   </si>
   <si>
     <t>A03028640 v8-Escuela Hogar (Cangas del Narcea)</t>
   </si>
   <si>
+    <t>A03056192 v1-Escuela Infantil Amparo Velasco Viego (Ponga)</t>
+  </si>
+  <si>
     <t>A03055872 v1-Escuela Infantil de Infiesto</t>
   </si>
   <si>
     <t>A03055692 v1-Escuela Infantil Luis Ochoa de Albornoz de Luarca</t>
   </si>
   <si>
     <t>A03055512 v2-Escuela Infantil Pinín de Navia""</t>
   </si>
   <si>
+    <t>A03056736 v1-Escuela Infantil Piyaván de Vegadeo</t>
+  </si>
+  <si>
     <t>A03028641 v8-Escuela Oficial de Idiomas (Avilés)</t>
   </si>
   <si>
     <t>A03028642 v8-Escuela Oficial de Idiomas (Cangas del Narcea)</t>
   </si>
   <si>
     <t>A03028643 v8-Escuela Oficial de Idiomas (Gijón)</t>
   </si>
   <si>
     <t>A03028644 v8-Escuela Oficial de Idiomas (Langreo)</t>
   </si>
   <si>
     <t>A03028645 v8-Escuela Oficial de Idiomas (Llanes)</t>
   </si>
   <si>
     <t>A03028646 v8-Escuela Oficial de Idiomas (Mieres)</t>
   </si>
   <si>
     <t>A03028647 v8-Escuela Oficial de Idiomas (Oviedo)</t>
   </si>
   <si>
     <t>A03028648 v8-Escuela Oficial de Idiomas (Valdés)</t>
   </si>
   <si>
     <t>A03028649 v8-Escuela Superior de Arte</t>
   </si>
   <si>
     <t>A03028650 v8-Escuela Superior de Arte Dramático</t>
   </si>
   <si>
+    <t>A03056497 v1-Escuelina La Foquina""</t>
+  </si>
+  <si>
+    <t>A03056375 v1-Escuelina L'Escondelerite""</t>
+  </si>
+  <si>
     <t>A03028651 v8-I.E.S. Alfonso II""</t>
   </si>
   <si>
     <t>A03028652 v8-I.E.S. Alto Nalón""</t>
   </si>
   <si>
     <t>A03028653 v8-I.E.S. Aramo""</t>
   </si>
   <si>
     <t>A03028654 v8-I.E.S. Arzobispo Valdés-Salas""</t>
   </si>
   <si>
     <t>A03028655 v8-I.E.S. Astures""</t>
   </si>
   <si>
     <t>A03028656 v8-I.E.S. Avelina Cerra""</t>
   </si>
   <si>
     <t>A03028657 v8-I.E.S. Bernaldo de Quirós""</t>
   </si>
   <si>
     <t>A03028658 v8-I.E.S. Calderón de la Barca""</t>
   </si>
   <si>
     <t>A03028659 v8-I.E.S. Cangas del Narcea""</t>
@@ -1710,51 +1731,51 @@
   <si>
     <t>A03028713 v8-I.E.S. Virgen de Covadonga""</t>
   </si>
   <si>
     <t>A03028714 v8-I.E.S. Virgen de la Luz""</t>
   </si>
   <si>
     <t>A03028715 v8-Instituto de Educación Secundaria de Candás</t>
   </si>
   <si>
     <t>A03028716 v8-Instituto de Educación Secundaria de Infiesto</t>
   </si>
   <si>
     <t>A03028717 v8-Instituto de Educación Secundaria de Llanes</t>
   </si>
   <si>
     <t>A03028718 v8-Instituto de Educación Secundaria de Noreña</t>
   </si>
   <si>
     <t>A03028720 v8-Instituto de Educación Secundaria de Pravia</t>
   </si>
   <si>
     <t>A03028721 v8-Instituto de Educación Secundaria de Salinas</t>
   </si>
   <si>
-    <t>A03050652 v5-Instituto de Educación Secundaria la Florida</t>
+    <t>A03050652 v6-Instituto de Educación Secundaria Xuan Bello</t>
   </si>
   <si>
     <t>A03028722 v8-Residencia I.E.S. Concejo de Tineo""</t>
   </si>
   <si>
     <t>A03028886 v5-Servicio de Educación Infantil de 0-3 Años</t>
   </si>
   <si>
     <t>A03045483 v6-Dirección General de Formación Profesional</t>
   </si>
   <si>
     <t>A03051972 v6-Servicio de Enseñanzas Profesionales</t>
   </si>
   <si>
     <t>A03045484 v7-Servicio de Formación Profesional, Innovación y Gestión de Fondos Europeos</t>
   </si>
   <si>
     <t xml:space="preserve">A03028887 v2-Dirección General de Inclusión Educativa y Ordenación </t>
   </si>
   <si>
     <t>A03028889 v3-Servicio de Inclusión Educativa y Formación del Profesorado</t>
   </si>
   <si>
     <t>A03028888 v2-Servicio de Ordenación Académica y Evaluación Educativa</t>
   </si>
@@ -2310,126 +2331,111 @@
   <si>
     <t>A03055092 v1-Servicio de Acción Comunitaria</t>
   </si>
   <si>
     <t>A03055093 v1-Servicio de Programación en Salud</t>
   </si>
   <si>
     <t>A03028894 v3-Servicio de Seguridad Alimentaria y Sanidad Ambiental</t>
   </si>
   <si>
     <t>A03003845 v1-Secretaría General Técnica</t>
   </si>
   <si>
     <t>A03028891 v1-Servicio de Asuntos Generales y Régimen Presupuestario Interno</t>
   </si>
   <si>
     <t>A03003987 v1-Servicio de Asuntos Jurídicos</t>
   </si>
   <si>
     <t>A03003986 v1-Servicio de Personal</t>
   </si>
   <si>
     <t>A03005861 v1-Servicio de Salud del Principado de Asturias</t>
   </si>
   <si>
-    <t>A03006358 v1-Área Sanitaria 1</t>
-[...74 lines deleted...]
-    <t>A03006373 v1-Servicio de Contabilidad Area Sanitaria 8</t>
+    <t>A03006362 v2-Area de Salud I (Occidente)</t>
+  </si>
+  <si>
+    <t>A03015579 v2-Hospital Comarcal de Jarrio</t>
+  </si>
+  <si>
+    <t>A03015577 v2-Hospital San Agustín</t>
+  </si>
+  <si>
+    <t>A03006363 v3-Servicio de Contabilidad Avilés</t>
+  </si>
+  <si>
+    <t>A03006359 v3-Servicio de Contabilidad Jarrio</t>
+  </si>
+  <si>
+    <t>A03006364 v2-Area de Salud II (Centro-suroccidente)</t>
+  </si>
+  <si>
+    <t>A03015578 v2-Hospital Carmen y Severo Ochoa</t>
+  </si>
+  <si>
+    <t>A03015575 v2-Hospital General de Asturias</t>
+  </si>
+  <si>
+    <t>A03015576 v2-Hospital Monte Naranco</t>
+  </si>
+  <si>
+    <t>A03015583 v2-Hospital Universitario Central de Asturias</t>
+  </si>
+  <si>
+    <t>A03015582 v2-Hospital V. Álvarez Buylla</t>
+  </si>
+  <si>
+    <t>A03006361 v3-Servicio de Contabilidad Cangas del Narcea</t>
+  </si>
+  <si>
+    <t>A03006371 v3-Servicio de Contabilidad Mieres</t>
+  </si>
+  <si>
+    <t>A03006365 v3-Servicio de Contabilidad Oviedo</t>
+  </si>
+  <si>
+    <t>A03006366 v2-Area de Salud III (Oriente)</t>
+  </si>
+  <si>
+    <t>A03015580 v2-Hospital de Cabueñes</t>
+  </si>
+  <si>
+    <t>A03015584 v2-Hospital del Oriente de Asturias Francisco Grande Covián</t>
+  </si>
+  <si>
+    <t>A03015581 v2-Hospital Valle del Nalón</t>
+  </si>
+  <si>
+    <t>A03006367 v3-Servicio de Contabilidad Gijón</t>
+  </si>
+  <si>
+    <t>A03006369 v3-Servicio de Contabilidad Oriente</t>
+  </si>
+  <si>
+    <t>A03006373 v3-Servicio de Contabilidad Valle Nalón</t>
   </si>
   <si>
     <t>A03006374 v1-Dirección Gerencia Sespa</t>
   </si>
   <si>
     <t>A03055299 v2-Delegado/A de Protección de Datos de Salud y Gestor/A de la Transparencia y del Canal de Denuncias Internas en el Ámbito del Sespa</t>
   </si>
   <si>
     <t>A03017133 v2-Dirección de Atención, Evaluación y Cuidado de la Salud</t>
   </si>
   <si>
     <t>A03006389 v3-Servicio de Atención Móvil de Urgencias (SAMU)</t>
   </si>
   <si>
     <t>A03006384 v3-Subdirección de Atención Hospitalaria</t>
   </si>
   <si>
     <t>A03006387 v3-Servicio de Gestión de Prestaciones</t>
   </si>
   <si>
     <t>A03055273 v1-Unidad de Gestión de Tiempos Asistenciales</t>
   </si>
   <si>
     <t>A03040873 v3-Subdirección de Atención Primaria</t>
   </si>
@@ -2647,53 +2653,50 @@
     <t>A03033938 v4-Instituto Asturiano de la Juventud</t>
   </si>
   <si>
     <t>A03045340 v1-Dirección General de Memoria Democrática</t>
   </si>
   <si>
     <t>A03028841 v5-Instituto de la Memoria Democrática del Principado de Asturias</t>
   </si>
   <si>
     <t>A03028843 v4-Dirección General de Participación Ciudadana, Transparencia, Diversidad Sexual y Lgtbi</t>
   </si>
   <si>
     <t>A03016065 v5-Servicio de Participación y Atención Ciudadana</t>
   </si>
   <si>
     <t>A03028306 v1-Presidencia del Principado de Asturias</t>
   </si>
   <si>
     <t>A03028739 v1-Gabinete de la Presidencia</t>
   </si>
   <si>
     <t>A03028740 v1-Oficina de Comunicación del Gobierno</t>
   </si>
   <si>
     <t>A03052612 v1-Oficina Económica de la Presidencia</t>
-  </si>
-[...1 lines deleted...]
-    <t>A03002951 v1-Principado de  Asturias</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -3465,4465 +3468,4470 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G878"/>
+  <dimension ref="A1:G879"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="11.42578125" style="1"/>
+    <col min="2" max="2" width="11.5546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="D16" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="D17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="D19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="C20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="D21" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="E22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="F23" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="G24" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="G25" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="F26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="F27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="E28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="F29" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="F30" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="F31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="3:7" x14ac:dyDescent="0.3">
+      <c r="F32" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F33" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="34" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F34" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="35" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="E35" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="36" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F36" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="37" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F37" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="38" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F38" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="39" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="F40" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="41" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C41" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="42" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="43" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C43" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="44" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C44" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="45" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C45" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C46" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="47" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C47" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="48" spans="3:6" x14ac:dyDescent="0.3">
+      <c r="C48" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="49" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="50" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C50" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="51" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D51" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="52" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D52" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="53" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D53" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="54" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C54" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="55" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D55" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="56" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="57" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D57" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="58" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="59" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D59" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="60" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D60" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="61" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D61" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="62" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D62" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="63" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D63" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="64" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C64" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="65" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C65" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="66" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D66" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="67" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C67" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="68" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C68" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="69" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D69" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="70" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="E70" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="71" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="E71" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="72" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="E72" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="73" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="E73" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="74" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D74" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="75" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D75" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="76" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D76" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="77" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D77" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="78" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B78" s="1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="79" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C79" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="80" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C80" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="81" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C81" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="82" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C82" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="83" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D83" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="84" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D84" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="85" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C85" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="86" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D86" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="87" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D87" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="88" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E88" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="89" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E89" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="90" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E90" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="91" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E91" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="92" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C92" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="93" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D93" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="94" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D94" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="95" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D95" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="96" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D96" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="97" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D97" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="98" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="E98" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="99" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C99" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="100" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C100" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="101" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C101" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C102" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="103" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C103" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="104" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C104" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="105" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D105" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="106" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D106" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="107" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C107" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="108" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B108" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="109" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C109" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="110" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D110" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="111" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C111" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="112" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D112" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="113" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D113" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="114" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D114" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="115" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C115" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="116" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D116" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="117" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C117" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="118" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D118" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="119" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C119" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="120" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D120" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="121" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D121" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="122" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C122" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="123" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D123" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="124" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D124" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="125" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D125" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="126" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D126" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="127" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E127" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="128" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D128" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="129" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D129" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="130" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D130" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="131" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D131" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="132" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D132" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="133" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D133" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="134" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D134" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="135" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D135" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="136" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D136" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="137" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D137" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="138" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D138" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="139" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D139" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="140" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D140" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="141" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D141" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="142" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D142" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="143" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D143" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="144" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D144" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="145" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D145" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="146" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D146" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="147" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D147" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="148" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D148" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="149" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D149" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="150" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D150" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="151" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D151" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="152" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D152" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="153" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D153" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="154" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D154" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="155" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D155" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="156" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D156" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="157" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D157" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="158" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D158" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="159" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D159" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="160" spans="4:4" x14ac:dyDescent="0.3">
+      <c r="D160" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="161" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D161" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="162" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D162" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="163" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C163" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="164" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D164" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="165" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C165" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="166" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C166" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="167" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D167" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="168" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D168" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="169" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D169" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="170" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D170" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="171" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D171" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="172" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D172" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="173" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B173" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="174" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C174" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="175" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C175" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="176" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C176" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="177" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C177" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="178" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D178" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="179" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E179" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="180" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E180" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="181" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E181" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="182" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E182" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="183" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E183" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="184" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E184" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="185" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E185" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="186" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E186" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="187" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E187" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="188" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E188" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="189" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E189" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="190" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E190" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="191" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E191" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="192" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E192" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="193" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E193" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="194" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E194" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="195" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E195" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="196" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E196" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="197" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E197" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="198" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E198" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="199" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E199" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="200" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E200" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="201" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E201" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="202" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E202" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="203" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E203" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="204" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E204" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="205" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E205" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="206" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E206" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="207" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E207" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="208" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E208" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="209" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E209" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="210" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E210" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="211" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E211" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="212" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E212" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="213" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E213" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="214" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E214" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="215" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E215" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="216" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E216" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="217" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E217" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="218" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E218" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="219" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E219" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="220" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E220" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="221" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E221" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="222" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E222" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="223" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E223" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="224" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E224" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="225" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E225" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="226" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E226" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="227" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E227" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="228" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E228" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="229" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E229" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="230" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E230" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="231" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E231" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="232" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E232" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="233" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E233" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="234" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E234" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="235" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E235" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="236" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E236" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="237" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E237" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="238" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E238" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="239" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E239" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="240" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E240" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="241" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E241" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="242" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E242" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="243" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E243" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="244" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E244" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="245" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E245" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="246" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E246" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="247" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E247" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="248" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E248" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="249" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E249" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="250" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E250" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="251" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E251" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="252" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E252" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="253" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E253" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="254" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E254" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="255" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E255" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="256" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E256" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="257" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E257" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="258" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E258" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="259" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E259" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="260" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E260" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="261" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E261" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="262" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E262" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="263" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E263" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="264" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E264" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="265" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E265" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="266" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E266" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="267" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E267" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="268" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E268" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="269" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E269" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="270" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E270" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="271" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E271" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="272" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E272" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="273" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E273" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="274" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E274" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="275" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E275" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="276" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E276" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="277" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E277" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="278" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E278" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="279" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E279" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="280" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E280" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="281" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E281" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="282" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E282" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="283" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E283" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="284" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E284" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="285" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E285" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="286" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E286" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="287" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E287" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="288" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E288" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="289" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E289" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="290" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E290" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="291" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E291" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="292" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E292" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="293" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E293" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="294" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E294" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="295" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E295" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="296" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E296" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="297" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E297" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="298" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E298" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="299" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E299" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="300" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E300" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="301" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E301" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="302" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E302" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="303" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E303" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="304" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E304" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="305" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E305" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="306" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E306" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="307" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E307" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="308" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E308" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="309" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E309" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="310" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E310" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="311" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E311" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="312" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E312" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="313" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E313" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="314" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E314" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="315" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E315" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="316" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E316" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="317" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E317" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="318" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E318" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="319" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E319" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="320" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E320" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="321" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E321" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="322" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E322" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="323" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E323" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="324" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E324" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="325" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E325" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="326" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E326" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="327" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E327" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="328" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E328" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="329" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E329" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="330" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E330" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="331" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E331" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="332" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E332" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="333" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E333" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="334" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E334" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="335" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E335" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="336" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E336" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="337" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E337" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="338" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E338" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="339" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E339" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="340" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E340" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="341" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E341" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="342" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E342" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="343" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E343" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="344" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E344" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="345" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E345" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="346" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E346" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="347" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E347" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="348" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E348" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="349" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E349" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="350" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E350" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="351" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E351" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="352" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E352" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="353" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E353" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="354" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E354" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="355" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E355" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="356" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E356" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="357" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E357" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="358" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E358" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="359" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E359" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="360" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E360" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="361" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E361" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="362" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E362" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="363" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E363" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="364" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E364" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="365" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E365" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="366" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E366" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="367" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E367" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="368" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E368" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="369" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E369" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="370" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E370" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="371" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E371" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="372" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E372" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="373" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E373" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="374" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E374" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="375" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E375" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="376" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E376" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="377" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E377" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="378" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E378" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="379" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E379" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="380" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E380" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="381" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E381" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="382" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E382" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="383" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E383" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="384" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E384" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="385" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E385" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="386" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E386" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="387" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E387" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="388" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E388" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="389" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E389" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="390" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E390" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="391" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E391" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="392" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E392" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="393" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E393" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="394" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E394" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="395" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E395" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="396" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E396" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="397" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E397" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="398" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E398" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="399" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E399" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="400" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E400" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="401" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E401" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="402" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E402" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="403" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E403" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="404" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E404" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="405" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E405" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="406" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E406" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="407" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E407" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="408" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E408" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="409" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E409" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="410" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E410" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="411" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E411" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="412" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E412" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="413" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E413" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="414" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E414" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="415" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E415" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="416" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E416" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="417" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E417" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="418" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E418" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="419" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E419" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="420" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E420" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="421" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E421" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="422" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E422" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="423" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E423" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="424" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E424" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="425" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E425" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="426" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E426" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="427" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E427" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="428" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E428" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="429" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E429" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="430" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E430" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="431" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E431" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="432" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E432" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="433" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E433" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="434" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E434" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="435" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E435" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="436" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E436" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="437" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E437" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="438" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E438" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="439" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E439" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="440" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E440" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="441" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E441" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="442" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E442" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="443" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E443" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="444" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E444" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="445" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E445" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="446" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E446" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="447" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E447" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="448" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E448" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="449" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E449" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="450" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E450" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="451" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E451" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="452" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E452" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="453" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E453" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="454" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E454" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="455" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E455" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="456" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E456" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="457" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E457" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="458" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E458" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="459" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E459" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="460" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E460" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="461" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E461" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="462" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E462" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="463" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E463" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="464" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E464" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="465" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E465" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="466" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E466" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="467" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E467" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="468" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E468" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="469" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E469" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="470" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E470" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="471" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E471" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="472" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E472" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="473" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E473" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="474" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E474" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="475" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E475" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="476" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E476" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="477" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E477" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="478" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E478" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="479" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E479" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="480" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E480" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="481" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E481" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="482" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E482" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="483" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E483" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="484" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E484" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="485" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E485" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="486" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E486" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="487" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E487" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="488" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E488" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="489" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E489" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="490" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E490" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="491" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E491" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="492" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E492" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="493" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E493" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="494" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E494" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="495" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E495" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="496" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E496" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="497" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E497" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="498" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E498" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="499" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E499" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="500" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E500" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="501" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E501" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="502" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E502" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="503" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E503" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="504" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E504" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="505" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E505" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="506" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E506" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="507" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E507" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="508" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E508" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="509" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E509" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="510" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E510" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="511" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E511" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="512" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E512" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="513" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E513" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="514" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E514" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="515" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E515" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="516" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E516" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="517" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E517" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="518" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E518" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="519" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E519" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="520" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E520" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="521" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E521" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="522" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E522" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="523" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E523" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="524" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E524" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="525" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E525" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="526" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E526" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="527" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E527" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="528" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E528" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="529" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E529" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="530" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E530" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="531" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E531" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="532" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E532" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="533" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E533" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="534" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E534" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="535" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E535" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="536" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E536" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="537" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E537" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="538" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E538" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="539" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E539" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="540" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E540" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="541" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E541" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="542" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E542" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="543" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E543" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="544" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E544" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="545" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E545" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="546" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E546" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="547" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E547" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="548" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E548" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="549" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E549" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="550" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E550" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="551" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E551" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="552" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E552" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="553" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E553" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="554" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E554" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="555" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E555" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="556" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E556" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="557" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E557" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="558" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E558" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="559" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E559" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="560" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E560" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="561" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E561" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="562" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E562" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="563" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E563" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="564" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E564" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="565" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E565" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="566" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E566" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="567" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E567" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="568" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E568" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="569" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E569" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="570" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E570" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="571" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E571" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="572" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E572" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="573" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E573" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="574" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D574" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="575" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C575" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="576" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D576" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="577" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D577" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="578" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C578" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="579" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D579" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="580" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D580" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="581" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C581" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="582" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D582" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="583" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D583" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="584" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C584" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="585" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D585" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="586" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D586" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="587" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C587" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="588" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D588" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="589" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D589" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="590" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D590" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="591" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C591" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="592" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B592" s="1" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="593" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C593" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="594" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D594" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="595" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D595" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="596" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D596" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="597" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C597" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="598" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D598" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="599" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D599" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="600" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D600" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="601" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D601" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="602" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D602" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="603" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C603" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="604" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C604" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="605" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D605" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="606" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E606" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="607" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E607" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="608" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E608" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="609" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E609" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="610" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E610" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="611" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E611" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="612" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C612" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="613" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C613" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="614" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D614" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="615" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D615" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="616" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D616" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="617" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D617" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="618" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D618" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="619" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D619" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="620" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D620" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="621" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C621" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="622" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D622" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="623" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D623" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="624" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C624" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="625" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C625" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="626" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C626" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="627" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D627" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="628" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D628" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="629" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D629" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="630" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D630" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="631" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C631" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="632" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D632" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="633" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E633" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="634" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E634" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="635" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E635" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="636" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E636" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="637" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E637" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="638" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D638" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="639" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D639" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="640" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D640" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="641" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D641" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="642" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B642" s="1" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="643" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C643" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="644" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C644" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="645" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C645" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="646" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D646" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="647" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D647" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="648" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C648" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="649" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D649" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="650" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D650" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="651" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D651" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="652" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D652" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="653" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C653" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="654" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D654" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="655" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D655" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="656" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C656" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="657" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D657" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="658" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D658" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="659" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C659" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="660" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D660" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="661" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D661" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="662" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C662" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="663" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D663" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="664" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D664" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="665" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B665" s="1" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="666" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C666" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="667" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C667" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="668" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D668" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="669" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D669" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="670" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D670" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="671" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="C671" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="672" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="D672" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="673" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D673" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="674" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C674" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="675" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D675" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="676" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D676" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="677" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D677" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="678" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D678" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="679" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D679" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="680" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D680" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="681" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C681" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="682" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D682" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="683" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D683" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="684" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D684" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="685" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C685" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="686" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C686" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="687" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D687" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="688" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D688" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="689" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D689" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="690" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D690" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="691" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C691" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="692" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D692" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="693" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E693" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="694" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E694" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="695" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E695" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="696" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C696" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="697" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C697" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="698" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C698" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="699" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C699" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="700" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D700" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="701" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E701" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="702" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E702" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="703" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E703" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="704" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E704" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="705" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="E705" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="706" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="E706" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="707" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D707" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="708" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="E708" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="709" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C709" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="710" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B710" s="1" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="711" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C711" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="712" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C712" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="713" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C713" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="714" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D714" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="715" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C715" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="716" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D716" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="717" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D717" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="718" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D718" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="719" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D719" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="720" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D720" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="721" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D721" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="722" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C722" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="723" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D723" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="724" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D724" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="725" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D725" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="726" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D726" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="727" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D727" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="728" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D728" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="729" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C729" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="730" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D730" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="731" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D731" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="732" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C732" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="733" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D733" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="734" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C734" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="735" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C735" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="736" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D736" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="737" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D737" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="738" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E738" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="739" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D739" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="740" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C740" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="741" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C741" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="742" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D742" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="743" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D743" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="744" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D744" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="745" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D745" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="746" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C746" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="747" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C747" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="748" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C748" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="749" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C749" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="750" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D750" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="751" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D751" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="752" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D752" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="753" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D753" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="754" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C754" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="755" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D755" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="756" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D756" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="757" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D757" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="758" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="B758" s="1" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="759" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C759" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="760" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D760" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="761" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D761" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="762" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D762" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="763" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="E763" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="764" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="E764" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="765" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="E765" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="766" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="E766" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="767" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="C767" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="768" spans="2:5" x14ac:dyDescent="0.3">
+      <c r="D768" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="769" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D769" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="770" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D770" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="771" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="C771" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="772" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D772" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="773" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E773" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="774" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E774" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="775" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E775" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="776" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E776" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="777" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="D777" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="778" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E778" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="779" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E779" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="780" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E780" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="781" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E781" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="782" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E782" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="783" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E783" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="784" spans="3:5" x14ac:dyDescent="0.3">
+      <c r="E784" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="785" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="E785" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="786" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="D786" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="787" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="E787" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="788" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="E788" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="789" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="E789" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="790" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="E790" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="791" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="E791" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="792" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="E792" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="793" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="D793" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="794" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="E794" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="795" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="E795" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="796" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="F796" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="797" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="F797" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="798" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="G798" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="799" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="G799" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="800" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="F800" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="801" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="G801" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="802" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F802" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="803" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="G803" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="804" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F804" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="805" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="G805" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="806" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="G806" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="807" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="G807" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="808" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F808" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="809" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F809" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="810" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="E810" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="811" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F811" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="812" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="G812" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="813" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="G813" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="814" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="G814" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="815" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="G815" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="816" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="G816" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="817" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F817" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="818" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="G818" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="819" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="E819" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="820" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F820" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="821" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F821" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="822" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="G822" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="823" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F823" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="824" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F824" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="825" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="E825" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="826" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F826" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="827" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F827" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="828" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="E828" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="829" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="E829" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="830" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F830" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="831" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="F831" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="832" spans="5:7" x14ac:dyDescent="0.3">
+      <c r="E832" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="833" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E833" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="834" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="F834" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="835" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E835" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="836" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="C836" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="837" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="D837" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="838" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E838" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="839" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E839" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="840" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="D840" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="841" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E841" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="842" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E842" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="843" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E843" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="844" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E844" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="845" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="D845" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="846" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="D846" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="847" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B847" s="1" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="848" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="C848" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="849" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C849" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="850" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D850" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="851" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C851" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="852" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D852" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="853" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D853" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="854" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C854" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="855" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D855" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="856" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D856" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="857" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D857" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="858" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D858" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="859" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D859" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="860" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C860" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="861" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D861" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="862" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="D862" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="863" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C863" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="864" spans="3:4" x14ac:dyDescent="0.3">
+      <c r="C864" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="865" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="D865" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="866" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E866" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="867" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="D867" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="868" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E868" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="869" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="F869" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="870" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="D870" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="871" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E871" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="872" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="D872" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="873" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E873" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="874" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="D874" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="875" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="E875" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="876" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B876" s="1" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="877" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="C877" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="878" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="C878" t="s">
         <v>877</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-[...4381 lines deleted...]
-        <v>876</v>
+    <row r="879" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="C879" t="s">
+        <v>878</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>20260408115809_unidadesOrganica</vt:lpstr>
+      <vt:lpstr>20260708125648_unidadesOrganica</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>CELIAMFA</dc:creator>
+  <dc:creator>CELIA MARIA FERNANDEZ ALVAREZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>